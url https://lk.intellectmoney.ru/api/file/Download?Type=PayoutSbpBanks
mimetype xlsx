--- v0 (2025-11-18)
+++ v1 (2026-04-26)
@@ -1147,88 +1147,89 @@
     <t xml:space="preserve">КБ Долинск</t>
   </si>
   <si>
     <t xml:space="preserve">100000000272</t>
   </si>
   <si>
     <t xml:space="preserve">Хайс Банк</t>
   </si>
   <si>
     <t xml:space="preserve">100000000273</t>
   </si>
   <si>
     <t xml:space="preserve">Озон Банк</t>
   </si>
   <si>
     <t xml:space="preserve">100000000278</t>
   </si>
   <si>
     <t xml:space="preserve">Банк СИАБ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="5">
+  <numFmts count="6">
     <numFmt numFmtId="165" formatCode="# ##0.00 ₽"/>
     <numFmt numFmtId="166" formatCode="$#,##0.00"/>
     <numFmt numFmtId="167" formatCode="€#,##0.00"/>
-    <numFmt numFmtId="168" formatCode="# ##0.00 &quot;tst.&quot;"/>
-    <numFmt numFmtId="169" formatCode="dd.MM.yyyy hh:mm:ss"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00 ₸"/>
+    <numFmt numFmtId="169" formatCode="# ##0.00 &quot;tst.&quot;"/>
+    <numFmt numFmtId="170" formatCode="dd.MM.yyyy hh:mm:ss"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
     <fill>
       <patternFill patternType="solid"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
@@ -1248,75 +1249,85 @@
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="0"/>
     <xf numFmtId="49" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyFill="1" applyAlignment="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="170" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26.5" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="2" max="2" width="43.6640625" bestFit="1" customWidth="1" collapsed="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="63.75" customHeight="1">